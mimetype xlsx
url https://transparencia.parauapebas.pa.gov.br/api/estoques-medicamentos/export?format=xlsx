--- v0 (2026-08-20)
+++ v1 (2026-10-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Estoques de medicamentos" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="102">
   <si>
     <t>Unidade</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Endereço</t>
   </si>
   <si>
     <t>Bairro</t>
   </si>
   <si>
     <t>Data da posição</t>
   </si>
   <si>
     <t>Mês de referência</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Atualidade</t>
   </si>
   <si>
@@ -67,51 +67,51 @@
   <si>
     <t>Publicado em</t>
   </si>
   <si>
     <t>CAPS - Centro de Atenção Psicossocial</t>
   </si>
   <si>
     <t>Farmácia de unidade especializada</t>
   </si>
   <si>
     <t>Rua G, nº 25</t>
   </si>
   <si>
     <t>União</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>2026-08</t>
   </si>
   <si>
     <t>Agosto/2026 - posição em 13/08/2026</t>
   </si>
   <si>
-    <t>Atualizado</t>
+    <t>Desatualizado</t>
   </si>
   <si>
     <t>caps-2026-08-13.pdf</t>
   </si>
   <si>
     <t>http://0.0.0.0:3000/documentos/estoques-medicamentos/caps-2026-08-13.pdf</t>
   </si>
   <si>
     <t>2026-08-13T15:00:00.000Z</t>
   </si>
   <si>
     <t>Policlínica Municipal de Parauapebas</t>
   </si>
   <si>
     <t>Avenida A, QD 93, LT 07 a 19</t>
   </si>
   <si>
     <t>Jardim Canadá</t>
   </si>
   <si>
     <t>policlinica-2026-08-13.pdf</t>
   </si>
   <si>
     <t>http://0.0.0.0:3000/documentos/estoques-medicamentos/policlinica-2026-08-13.pdf</t>
   </si>
@@ -119,53 +119,50 @@
     <t>Farmácia UBS Cidade Nova</t>
   </si>
   <si>
     <t>Farmácia de Atenção Primária à Saúde</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Cidade Nova</t>
   </si>
   <si>
     <t>cidade-nova-2026-08-13.pdf</t>
   </si>
   <si>
     <t>http://0.0.0.0:3000/documentos/estoques-medicamentos/cidade-nova-2026-08-13.pdf</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>Maio/2026 - posição em 15/05/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Desatualizado</t>
   </si>
   <si>
     <t>caps-2026-05.pdf</t>
   </si>
   <si>
     <t>http://0.0.0.0:3000/documentos/estoques-medicamentos/caps-2026-05.pdf</t>
   </si>
   <si>
     <t>2026-05-15T15:00:00.000Z</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>Maio/2026 - posição em 08/05/2026</t>
   </si>
   <si>
     <t>cidade-nova-2026-05.pdf</t>
   </si>
   <si>
     <t>http://0.0.0.0:3000/documentos/estoques-medicamentos/cidade-nova-2026-05.pdf</t>
   </si>
   <si>
     <t>2026-05-08T15:00:00.000Z</t>
   </si>
@@ -790,706 +787,706 @@
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="H2" t="s">
         <v>19</v>
       </c>
       <c r="I2">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
       <c r="I3">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>19</v>
       </c>
       <c r="I4">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="J4" t="s">
         <v>32</v>
       </c>
       <c r="K4" t="s">
         <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>36</v>
       </c>
       <c r="H5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5">
+        <v>142</v>
+      </c>
+      <c r="J5" t="s">
         <v>37</v>
       </c>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>38</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6">
+        <v>149</v>
+      </c>
+      <c r="J6" t="s">
         <v>42</v>
       </c>
-      <c r="H6" t="s">
-[...5 lines deleted...]
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>43</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
+        <v>46</v>
+      </c>
+      <c r="H7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7">
+        <v>151</v>
+      </c>
+      <c r="J7" t="s">
         <v>47</v>
       </c>
-      <c r="H7" t="s">
-[...5 lines deleted...]
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>48</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" t="s">
         <v>51</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>52</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8">
+        <v>173</v>
+      </c>
+      <c r="J8" t="s">
         <v>53</v>
       </c>
-      <c r="H8" t="s">
-[...5 lines deleted...]
-      <c r="J8" t="s">
+      <c r="K8" t="s">
         <v>54</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" t="s">
+        <v>50</v>
+      </c>
+      <c r="F9" t="s">
         <v>51</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>52</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="I9">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="J9" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" t="s">
         <v>57</v>
       </c>
-      <c r="K9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" t="s">
         <v>59</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10">
+        <v>181</v>
+      </c>
+      <c r="J10" t="s">
         <v>60</v>
       </c>
-      <c r="H10" t="s">
-[...5 lines deleted...]
-      <c r="J10" t="s">
+      <c r="K10" t="s">
         <v>61</v>
       </c>
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" t="s">
         <v>64</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" t="s">
         <v>65</v>
       </c>
-      <c r="G11" t="s">
+      <c r="H11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11">
+        <v>206</v>
+      </c>
+      <c r="J11" t="s">
         <v>66</v>
       </c>
-      <c r="H11" t="s">
-[...5 lines deleted...]
-      <c r="J11" t="s">
+      <c r="K11" t="s">
         <v>67</v>
       </c>
-      <c r="K11" t="s">
+      <c r="L11" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
         <v>14</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12">
+        <v>207</v>
+      </c>
+      <c r="J12" t="s">
         <v>71</v>
       </c>
-      <c r="H12" t="s">
-[...5 lines deleted...]
-      <c r="J12" t="s">
+      <c r="K12" t="s">
         <v>72</v>
       </c>
-      <c r="K12" t="s">
+      <c r="L12" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>31</v>
       </c>
       <c r="E13" t="s">
+        <v>74</v>
+      </c>
+      <c r="F13" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" t="s">
         <v>75</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13" t="s">
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13">
+        <v>208</v>
+      </c>
+      <c r="J13" t="s">
         <v>76</v>
       </c>
-      <c r="H13" t="s">
-[...5 lines deleted...]
-      <c r="J13" t="s">
+      <c r="K13" t="s">
         <v>77</v>
       </c>
-      <c r="K13" t="s">
+      <c r="L13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" t="s">
         <v>80</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>81</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14">
+        <v>226</v>
+      </c>
+      <c r="J14" t="s">
         <v>82</v>
       </c>
-      <c r="H14" t="s">
-[...5 lines deleted...]
-      <c r="J14" t="s">
+      <c r="K14" t="s">
         <v>83</v>
       </c>
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>25</v>
       </c>
       <c r="E15" t="s">
+        <v>85</v>
+      </c>
+      <c r="F15" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" t="s">
         <v>86</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="H15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15">
+        <v>227</v>
+      </c>
+      <c r="J15" t="s">
         <v>87</v>
       </c>
-      <c r="H15" t="s">
-[...5 lines deleted...]
-      <c r="J15" t="s">
+      <c r="K15" t="s">
         <v>88</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>29</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>31</v>
       </c>
       <c r="E16" t="s">
+        <v>85</v>
+      </c>
+      <c r="F16" t="s">
+        <v>80</v>
+      </c>
+      <c r="G16" t="s">
         <v>86</v>
       </c>
-      <c r="F16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="I16">
-        <v>182</v>
+        <v>227</v>
       </c>
       <c r="J16" t="s">
+        <v>90</v>
+      </c>
+      <c r="K16" t="s">
         <v>91</v>
       </c>
-      <c r="K16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L16" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
       <c r="E17" t="s">
+        <v>92</v>
+      </c>
+      <c r="F17" t="s">
         <v>93</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" t="s">
         <v>94</v>
       </c>
-      <c r="G17" t="s">
+      <c r="H17" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17">
+        <v>307</v>
+      </c>
+      <c r="J17" t="s">
         <v>95</v>
       </c>
-      <c r="H17" t="s">
-[...5 lines deleted...]
-      <c r="J17" t="s">
+      <c r="K17" t="s">
         <v>96</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" t="s">
         <v>93</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>94</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="I18">
-        <v>262</v>
+        <v>307</v>
       </c>
       <c r="J18" t="s">
+        <v>98</v>
+      </c>
+      <c r="K18" t="s">
         <v>99</v>
       </c>
-      <c r="K18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L18" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>29</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" t="s">
         <v>93</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" t="s">
         <v>94</v>
       </c>
-      <c r="G19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="I19">
-        <v>262</v>
+        <v>307</v>
       </c>
       <c r="J19" t="s">
+        <v>100</v>
+      </c>
+      <c r="K19" t="s">
         <v>101</v>
       </c>
-      <c r="K19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L19" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>